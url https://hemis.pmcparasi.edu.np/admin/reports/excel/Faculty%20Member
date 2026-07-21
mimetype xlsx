--- v0 (2026-06-04)
+++ v1 (2026-07-21)
@@ -248,63 +248,63 @@
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c86f625a89269f9a483290ab11cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3246f21b1f44a00c858a8454269cc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="771525"/>
+    <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="School Logo" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -595,51 +595,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.666666666667" customWidth="true" style="0"/>
     <col min="2" max="2" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" customHeight="1" ht="72.9">
+    <row r="1" spans="1:5" customHeight="1" ht="63">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="4" t="s">