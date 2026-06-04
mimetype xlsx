--- v0 (2026-03-13)
+++ v1 (2026-06-04)
@@ -14,82 +14,85 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="District Ethnicity Gender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Palhi Multiple Campus ,Parasi
 District Ethnicity Gender
-Academic Year: 2081/082</t>
+Academic Year: 2082/83</t>
   </si>
   <si>
     <t>District Names</t>
   </si>
   <si>
     <t>Ethnicity</t>
   </si>
   <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>F</t>
+  </si>
+  <si>
+    <t>Kaski</t>
   </si>
   <si>
     <t>Nawalparasi West</t>
   </si>
   <si>
     <t>Rupandehi</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -460,67 +463,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J8"/>
+  <dimension ref="A1:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="J8" sqref="J8"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="2.285" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="2.285" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.998" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
     <row r="4" spans="1:10">
@@ -556,139 +559,171 @@
       <c r="D5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="2"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C6" s="2">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D6" s="2">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="E6" s="2">
-        <v>22</v>
+        <v>0</v>
       </c>
       <c r="F6" s="2">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="G6" s="2">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="H6" s="2">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="I6" s="2">
-        <v>62</v>
+        <v>0</v>
       </c>
       <c r="J6" s="2">
-        <v>213</v>
+        <v>79</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="2">
-        <v>0</v>
+        <v>95</v>
       </c>
       <c r="C7" s="2">
+        <v>234</v>
+      </c>
+      <c r="D7" s="2">
         <v>1</v>
       </c>
-      <c r="D7" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="G7" s="2">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
       <c r="I7" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="J7" s="2">
-        <v>4</v>
+        <v>404</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="2">
+        <v>0</v>
+      </c>
+      <c r="C8" s="2">
+        <v>2</v>
+      </c>
+      <c r="D8" s="2">
+        <v>0</v>
+      </c>
+      <c r="E8" s="2">
+        <v>0</v>
+      </c>
+      <c r="F8" s="2">
+        <v>0</v>
+      </c>
+      <c r="G8" s="2">
+        <v>0</v>
+      </c>
+      <c r="H8" s="2">
+        <v>0</v>
+      </c>
+      <c r="I8" s="2">
+        <v>0</v>
+      </c>
+      <c r="J8" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="2">
-[...24 lines deleted...]
-        <v>217</v>
+      <c r="B9" s="2">
+        <v>114</v>
+      </c>
+      <c r="C9" s="2">
+        <v>286</v>
+      </c>
+      <c r="D9" s="2">
+        <v>1</v>
+      </c>
+      <c r="E9" s="2">
+        <v>0</v>
+      </c>
+      <c r="F9" s="2">
+        <v>31</v>
+      </c>
+      <c r="G9" s="2">
+        <v>53</v>
+      </c>
+      <c r="H9" s="2">
+        <v>0</v>
+      </c>
+      <c r="I9" s="2">
+        <v>0</v>
+      </c>
+      <c r="J9" s="2">
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>