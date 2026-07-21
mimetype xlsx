--- v1 (2026-06-04)
+++ v2 (2026-07-21)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="District Ethnicity Gender" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <t>Palhi Multiple Campus ,Parasi
 District Ethnicity Gender
-Academic Year: 2082/83</t>
+Academic Year: 2026-2027</t>
   </si>
   <si>
     <t>District Names</t>
   </si>
   <si>
     <t>Ethnicity</t>
   </si>
   <si>
     <t>Others*</t>
   </si>
   <si>
     <t>EDJ*</t>
   </si>
   <si>
     <t>Dalit</t>
   </si>
   <si>
     <t>Madhesi</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>M</t>
   </si>
@@ -131,63 +131,63 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c86f625a89269f9a483290ab11cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3246f21b1f44a00c858a8454269cc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="409575" cy="476250"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="School Logo" descr="School Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 