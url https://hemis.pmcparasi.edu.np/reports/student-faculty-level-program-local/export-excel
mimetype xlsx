--- v0 (2026-03-13)
+++ v1 (2026-06-04)
@@ -40,66 +40,66 @@
   <si>
     <t>Palhi Multiple Campus ,Parasi</t>
   </si>
   <si>
     <t>Faculty Level Program Local</t>
   </si>
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Faculty</t>
   </si>
   <si>
     <t>Local Level</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bachelor</t>
   </si>
   <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>B.Ed.</t>
+  </si>
+  <si>
+    <t>Susta</t>
+  </si>
+  <si>
     <t>Management</t>
   </si>
   <si>
     <t>BBS</t>
   </si>
   <si>
-    <t>Sarawal</t>
-[...8 lines deleted...]
-    <t>Susta</t>
+    <t>Pokhara</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -508,73 +508,73 @@
       </c>
       <c r="C3" t="s">
         <v>4</v>
       </c>
       <c r="D3" t="s">
         <v>5</v>
       </c>
       <c r="E3" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5">
-        <v>1</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="1">
-        <v>4</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B4"/>
     <mergeCell ref="B5:B5"/>
     <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 