--- v1 (2026-06-04)
+++ v2 (2026-07-22)
@@ -120,63 +120,63 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c86f625a89269f9a483290ab11cd.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3246f21b1f44a00c858a8454269cc9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="409575" cy="476250"/>
+    <xdr:ext cx="476250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="School Logo" descr="School Logo"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 